--- v0 (2026-07-20)
+++ v1 (2026-07-21)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb3eef72f56a54952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0d93757f2ec84eb0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R801ac5a946b64685"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re865c680a6dd4cdc"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ceac6e8e13d428a"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf43bd461b64d40a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf1418acef7c14b0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R72022bd310134327"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R29fd635df40847bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0d42a1092be841a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0a3faf0103c74de3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R398b22659fba4343"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3d8142cf4bbb45fe"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R801ac5a946b64685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ceac6e8e13d428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb3f4ab777ed648c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2e483d4c4f04549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re8ed9b5df7014872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5902dfdbfca34f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6feb7392c88841c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf43bd461b64d40a9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e0ee76a9886420f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re865c680a6dd4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf1418acef7c14b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R72022bd310134327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R29fd635df40847bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0d42a1092be841a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0a3faf0103c74de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R398b22659fba4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3d8142cf4bbb45fe" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb43107cc086e48db" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd06821a3bc8947a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Re92ae9bf16724473" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3203c999ac5e4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R99a3e83550ef4639" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd06821a3bc8947a7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3203c999ac5e4b60"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref2447c6a53f4d8c" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6c6595f4374a4461" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc3a17fe5e897488f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra3362c5d4419471d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R62bc4a0faac94c18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rebd8f41a7e33427f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4573c8bba8624939" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1489433df7dd4134" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raa224c29fb334ecc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>