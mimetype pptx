--- v0 (2026-07-18)
+++ v1 (2026-07-21)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1429ca20c7144427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9947b856e8c54f3e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R13d95fc5974242fb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R670052cdac0a4250"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf298ca366c6641cb"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R25428530803149d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R21b3f66696a24f76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ref9cc0fba03444f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8009b1f50d5c4126"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R175e8dd328f84ea2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6598536705074fc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4b8cb762bffb4725"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13d95fc5974242fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf298ca366c6641cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd4a0ffa49fd94963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9d1a67a061af469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57676cfa78dc4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra857b71170db40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R25428530803149d0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8cf3a4e79bf045b6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R670052cdac0a4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R21b3f66696a24f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref9cc0fba03444f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8009b1f50d5c4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R175e8dd328f84ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6598536705074fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4b8cb762bffb4725" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f6d18a46d5b45e4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5e3a22b029ac4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R89882df128b2499c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R635ed4afe2504f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R57cf8e873684428b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5e3a22b029ac4c3e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R635ed4afe2504f58"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f9d28a57bcf41cd" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R64f1779bce494a5b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R067927ea03a24ac6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfad44d50d24b4ecf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R68bdb9558e2f46dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92c26451ec684c58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec77eef859dc4b00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R360928bf9295426f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>