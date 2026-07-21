--- v1 (2026-07-21)
+++ v2 (2026-07-21)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9947b856e8c54f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R58f44db6e8754e41" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R670052cdac0a4250"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8625da3265e44b8b"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R21b3f66696a24f76"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4b8cb762bffb4725"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R15f8cd1d50cd4163"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7488ae5bc6f941b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdc71edd153694146"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R354ce98002d445df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Reb8efd58eedf418b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdba510b92d4244b9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R670052cdac0a4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R21b3f66696a24f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref9cc0fba03444f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8009b1f50d5c4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R175e8dd328f84ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6598536705074fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4b8cb762bffb4725" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f6d18a46d5b45e4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8625da3265e44b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R15f8cd1d50cd4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7488ae5bc6f941b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdc71edd153694146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R354ce98002d445df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reb8efd58eedf418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdba510b92d4244b9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa5fe06a11a54e86" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R635ed4afe2504f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R57cf8e873684428b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4408c2a740c54eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R15f18e8f1d8a4859" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R635ed4afe2504f58"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4408c2a740c54eb4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R067927ea03a24ac6" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R360928bf9295426f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7f17b4ab61f4f6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R32a227dad51449aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Redc238ea5dbd47bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R11dec23c00174da2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R146fd5c19d764ff4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf9a0657afff5427f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>