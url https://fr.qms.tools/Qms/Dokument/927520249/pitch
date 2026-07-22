--- v2 (2026-07-21)
+++ v3 (2026-07-22)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R58f44db6e8754e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3ab8432305bf49ea" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8625da3265e44b8b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0f57236d893d46f9"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R15f8cd1d50cd4163"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdba510b92d4244b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra18ef6ab178b4faa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf7369b69791f4762"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5f4c561158b742bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R92559d9d9580490d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8e3dd5c58d7844dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfdf406d5f7184a65"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8625da3265e44b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R15f8cd1d50cd4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7488ae5bc6f941b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdc71edd153694146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R354ce98002d445df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reb8efd58eedf418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdba510b92d4244b9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa5fe06a11a54e86" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f57236d893d46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra18ef6ab178b4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf7369b69791f4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f4c561158b742bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R92559d9d9580490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8e3dd5c58d7844dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfdf406d5f7184a65" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37feff49e80d48f6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4408c2a740c54eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R15f18e8f1d8a4859" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3e9cf71968a54686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd814ab58283a4929" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4408c2a740c54eb4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3e9cf71968a54686"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7f17b4ab61f4f6e" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf9a0657afff5427f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re1e8ad8e3ac5484a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14db3bcedf654ce6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rabf2c39f902f4828" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf9c6b0fa6f7d4aa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R13fc4b95192c4d9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92e06e3b2135444e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>